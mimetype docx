--- v0 (2026-06-03)
+++ v1 (2026-06-24)
@@ -14,107 +14,109 @@
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="14718" w:type="dxa"/>
         <w:tblInd w:w="93" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="316"/>
         <w:gridCol w:w="1117"/>
         <w:gridCol w:w="1559"/>
         <w:gridCol w:w="1985"/>
         <w:gridCol w:w="1417"/>
         <w:gridCol w:w="1559"/>
-        <w:gridCol w:w="2977"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="2654"/>
+        <w:gridCol w:w="3402"/>
+        <w:gridCol w:w="1276"/>
+        <w:gridCol w:w="2087"/>
       </w:tblGrid>
       <w:tr w:rsidR="003B023B" w:rsidRPr="003B023B" w:rsidTr="003B023B">
         <w:trPr>
           <w:trHeight w:val="255"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="14718" w:type="dxa"/>
             <w:gridSpan w:val="9"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="003B023B" w:rsidRPr="003B023B" w:rsidRDefault="003B023B" w:rsidP="003B023B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
+            <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+            <w:bookmarkEnd w:id="0"/>
             <w:r w:rsidRPr="003B023B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Общебольничный медицинский персонал (Филиал КДС Малыш</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="003B023B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve"> )</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003B023B" w:rsidRPr="003B023B" w:rsidTr="003B023B">
+      <w:tr w:rsidR="003B023B" w:rsidRPr="003B023B" w:rsidTr="00495549">
         <w:trPr>
           <w:trHeight w:val="1020"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="316" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="003B023B" w:rsidRPr="003B023B" w:rsidRDefault="003B023B" w:rsidP="003B023B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:outlineLvl w:val="2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
@@ -218,257 +220,890 @@
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="003B023B" w:rsidRPr="003B023B" w:rsidRDefault="003B023B" w:rsidP="003B023B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:outlineLvl w:val="2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003B023B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>Пермское медицинское училище, 05.071984</w:t>
+              <w:t>Пермское медицинское училище, 05.07</w:t>
+            </w:r>
+            <w:r w:rsidR="0098093A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003B023B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>1984</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="003B023B" w:rsidRPr="003B023B" w:rsidRDefault="003B023B" w:rsidP="003B023B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:outlineLvl w:val="2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003B023B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>медицинская сестра</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="003B023B" w:rsidRPr="003B023B" w:rsidRDefault="003B023B" w:rsidP="003B023B">
-[...17 lines deleted...]
-              <w:t>Медицинская сестра</w:t>
+          <w:p w:rsidR="003B023B" w:rsidRPr="003B023B" w:rsidRDefault="0098093A" w:rsidP="003B023B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:outlineLvl w:val="2"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>м</w:t>
+            </w:r>
+            <w:r w:rsidR="003B023B" w:rsidRPr="003B023B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>едицинская сестра</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2977" w:type="dxa"/>
+            <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="003B023B" w:rsidRPr="003B023B" w:rsidRDefault="003B023B" w:rsidP="003B023B">
-[...18 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00DA479A" w:rsidRPr="00DA479A" w:rsidRDefault="00DA479A" w:rsidP="003B023B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:outlineLvl w:val="2"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA479A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Пермское медицинское училище,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DA479A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 05.07.1984 </w:t>
+            </w:r>
+            <w:r w:rsidR="000C496A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>м</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DA479A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>едицинская сестра</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00DA479A" w:rsidRPr="00DA479A" w:rsidRDefault="00DA479A" w:rsidP="003B023B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:outlineLvl w:val="2"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="000C496A" w:rsidRDefault="000C496A" w:rsidP="003B023B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:outlineLvl w:val="2"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000C496A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Частное образовательное учреждение дополнительного профессионального  образования "Учебный центр Медицинские профессионалы"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000C496A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>25.04.2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="000C496A" w:rsidRDefault="000C496A" w:rsidP="003B023B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:outlineLvl w:val="2"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="000C496A" w:rsidRDefault="004339BD" w:rsidP="003B023B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:outlineLvl w:val="2"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA479A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Частное образовательное учреждение дополнительного профессионального  образования "Учебный центр Медицинские профессионалы", 31.01.2023</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DA479A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DA479A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Сестринское дело во фтизиатрии</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="004339BD" w:rsidRDefault="004339BD" w:rsidP="003B023B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:outlineLvl w:val="2"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="003B023B" w:rsidRPr="00DA479A" w:rsidRDefault="00495549" w:rsidP="003B023B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:outlineLvl w:val="2"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA479A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Частное образовательное учреждение дополнительного профессионального  образования "Учебный центр Медицинские профессионалы"</w:t>
+            </w:r>
+            <w:r w:rsidR="003B023B" w:rsidRPr="00DA479A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DA479A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>27.09.2023</w:t>
+            </w:r>
+            <w:r w:rsidR="003B023B" w:rsidRPr="00DA479A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>, лечебная физкультура</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="003C5128" w:rsidRPr="00DA479A" w:rsidRDefault="003C5128" w:rsidP="003B023B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:outlineLvl w:val="2"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00495549" w:rsidRPr="00DA479A" w:rsidRDefault="00495549" w:rsidP="003B023B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:outlineLvl w:val="2"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="003B023B" w:rsidRPr="003B023B" w:rsidRDefault="003B023B" w:rsidP="003B023B">
-[...10 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+          <w:p w:rsidR="000C496A" w:rsidRDefault="000C496A" w:rsidP="00495549">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:outlineLvl w:val="2"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="000C496A" w:rsidRDefault="000C496A" w:rsidP="00495549">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:outlineLvl w:val="2"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="000C496A" w:rsidRDefault="000C496A" w:rsidP="00495549">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:outlineLvl w:val="2"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="003B023B" w:rsidRDefault="003B023B" w:rsidP="00495549">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:outlineLvl w:val="2"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="003B023B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>медицинсий</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>медицинс</w:t>
+            </w:r>
+            <w:r w:rsidR="003B44D0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>к</w:t>
+            </w:r>
             <w:r w:rsidRPr="003B023B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t xml:space="preserve"> массаж </w:t>
+              <w:t xml:space="preserve">ий массаж </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="003B023B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>высшая</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="003B023B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t xml:space="preserve"> от 08.12.2017</w:t>
-            </w:r>
+              <w:t xml:space="preserve"> от </w:t>
+            </w:r>
+            <w:r w:rsidR="00495549">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>21.06.2022 сестринское дело в педиатрии высшая от  28.03.2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00495549" w:rsidRPr="003B023B" w:rsidRDefault="00495549" w:rsidP="00495549">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:outlineLvl w:val="2"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2654" w:type="dxa"/>
+            <w:tcW w:w="2087" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="003B023B" w:rsidRPr="003B023B" w:rsidRDefault="003B023B" w:rsidP="003B023B">
+          <w:p w:rsidR="000C496A" w:rsidRPr="00DA479A" w:rsidRDefault="000C496A" w:rsidP="000C496A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:outlineLvl w:val="2"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>м</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DA479A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>едицинская сестра</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="000C496A" w:rsidRDefault="000C496A" w:rsidP="003B023B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:outlineLvl w:val="2"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000C496A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ЖТ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000C496A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>786398</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> от </w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000C496A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>05.07.1984</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00495549" w:rsidRDefault="003B023B" w:rsidP="003B023B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:outlineLvl w:val="2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003B023B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>медицинский массаж 1159241752608 от 21.02.2019</w:t>
+              <w:t xml:space="preserve">медицинский массаж </w:t>
+            </w:r>
+            <w:r w:rsidR="000C496A" w:rsidRPr="000C496A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>592416000955</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003B023B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">от </w:t>
+            </w:r>
+            <w:r w:rsidR="000C496A" w:rsidRPr="000C496A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>25.04.2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="004339BD" w:rsidRDefault="004339BD" w:rsidP="00495549">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>с</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004339BD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">естринское дело </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="004339BD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>во</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="004339BD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="000C496A" w:rsidRDefault="004339BD" w:rsidP="00495549">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004339BD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>фтизиатрии</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="004339BD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>592418632690</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> от </w:t>
+            </w:r>
+            <w:r w:rsidRPr="004339BD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>31.01.2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="004339BD" w:rsidRDefault="004339BD" w:rsidP="000C496A">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="004339BD" w:rsidRDefault="004339BD" w:rsidP="000C496A">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="004339BD" w:rsidRDefault="004339BD" w:rsidP="000C496A">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="000C496A" w:rsidRDefault="000C496A" w:rsidP="000C496A">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00495549">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">лечебная </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="003B023B" w:rsidRPr="00495549" w:rsidRDefault="00495549" w:rsidP="00495549">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00495549">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>физкультура</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00495549">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>592420304612</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00495549">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>27.09.2023</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003B023B" w:rsidRPr="003B023B" w:rsidTr="003B023B">
+      <w:tr w:rsidR="003B023B" w:rsidRPr="003B023B" w:rsidTr="00495549">
         <w:trPr>
           <w:trHeight w:val="765"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="316" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="003B023B" w:rsidRPr="003B023B" w:rsidRDefault="003B023B" w:rsidP="003B023B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:outlineLvl w:val="2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -477,80 +1112,80 @@
             </w:pPr>
             <w:r w:rsidRPr="003B023B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1117" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="003B023B" w:rsidRPr="003B023B" w:rsidRDefault="003B023B" w:rsidP="003B023B">
+          <w:p w:rsidR="003B023B" w:rsidRPr="003B023B" w:rsidRDefault="006E6A61" w:rsidP="003B023B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:outlineLvl w:val="2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="003B023B">
-[...6 lines deleted...]
-              <w:t>Антонушкина</w:t>
+            <w:r w:rsidRPr="006E6A61">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Милкова</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="003B023B">
-[...6 lines deleted...]
-              <w:t xml:space="preserve"> Лариса Анатольевна</w:t>
+            <w:r w:rsidRPr="006E6A61">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Анна Валентиновна</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="003B023B" w:rsidRPr="003B023B" w:rsidRDefault="003B023B" w:rsidP="003B023B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:outlineLvl w:val="2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
@@ -586,51 +1221,78 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="003B023B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Высшее</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="003B023B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>, Пермский государственный медицинский институт, 04.02.1997</w:t>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidR="006E6A61" w:rsidRPr="006E6A61">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Пермский государственный медицинский университет им. академика Е. А. Вагнера</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003B023B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidR="006E6A61" w:rsidRPr="006E6A61">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>26.06.2015</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="003B023B" w:rsidRPr="003B023B" w:rsidRDefault="003B023B" w:rsidP="003B023B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:outlineLvl w:val="2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
@@ -660,165 +1322,906 @@
           </w:tcPr>
           <w:p w:rsidR="003B023B" w:rsidRPr="003B023B" w:rsidRDefault="003B023B" w:rsidP="003B023B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:outlineLvl w:val="2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003B023B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>педиатрия</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2977" w:type="dxa"/>
+            <w:tcW w:w="3402" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
+          <w:p w:rsidR="009B0AD3" w:rsidRDefault="009B0AD3" w:rsidP="009B0AD3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:outlineLvl w:val="2"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0098093A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ГБОУ ВПО "Пермский государственный медицинский университет им. академика Е.А. Вагнера</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0098093A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>31.01.2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0098093A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Эпидемиология и профилактика инфекций, связанных с оказанием медицинской помощи</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="009B0AD3" w:rsidRDefault="009B0AD3" w:rsidP="003B023B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:outlineLvl w:val="2"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="0098093A" w:rsidRDefault="0098093A" w:rsidP="003B023B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:outlineLvl w:val="2"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0098093A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ФГБОУ </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="0098093A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ВО</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="0098093A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  "Пермский государственный медицинский университет им. академика Е.А. Вагнера"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0098093A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>29.07.2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0098093A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Организация здравоохранения и общественное здоровье</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="0098093A" w:rsidRDefault="0098093A" w:rsidP="003B023B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:outlineLvl w:val="2"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00C92387" w:rsidRDefault="00C92387" w:rsidP="003B023B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:outlineLvl w:val="2"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C92387">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ФГБОУ </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00C92387">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ВО</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00C92387">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  "Пермский государственный медицинский университет им. академика Е.А. Вагнера"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C92387">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>07.06.2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C92387">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Фтизиатрия</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00C92387" w:rsidRDefault="00C92387" w:rsidP="003B023B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:outlineLvl w:val="2"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="009B0AD3" w:rsidRDefault="009B0AD3" w:rsidP="009B0AD3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:outlineLvl w:val="2"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004970BF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ЧОУ ДПО " Учебный центр "Медицинские профессионалы"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="004970BF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>06.02.2026</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="004970BF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Контроль качества медицинской помощи</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="009B0AD3" w:rsidRDefault="009B0AD3" w:rsidP="009B0AD3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:outlineLvl w:val="2"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
           <w:p w:rsidR="003B023B" w:rsidRPr="003B023B" w:rsidRDefault="003B023B" w:rsidP="003B023B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:outlineLvl w:val="2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003B023B">
-[...17 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcW w:w="1276" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="003B023B" w:rsidRPr="003B023B" w:rsidRDefault="003B023B" w:rsidP="003B023B">
+          <w:p w:rsidR="00C92387" w:rsidRDefault="00C92387" w:rsidP="004970BF">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:outlineLvl w:val="2"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00C92387" w:rsidRDefault="00C92387" w:rsidP="004970BF">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:outlineLvl w:val="2"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="0098093A" w:rsidRDefault="0098093A" w:rsidP="004970BF">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:outlineLvl w:val="2"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="0098093A" w:rsidRDefault="0098093A" w:rsidP="004970BF">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:outlineLvl w:val="2"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="0098093A" w:rsidRDefault="0098093A" w:rsidP="004970BF">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:outlineLvl w:val="2"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="0098093A" w:rsidRDefault="0098093A" w:rsidP="004970BF">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:outlineLvl w:val="2"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="009B0AD3" w:rsidRDefault="009B0AD3" w:rsidP="004970BF">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:outlineLvl w:val="2"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="009B0AD3" w:rsidRDefault="009B0AD3" w:rsidP="004970BF">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:outlineLvl w:val="2"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="009B0AD3" w:rsidRDefault="009B0AD3" w:rsidP="004970BF">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:outlineLvl w:val="2"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="009B0AD3" w:rsidRDefault="009B0AD3" w:rsidP="004970BF">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:outlineLvl w:val="2"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="003B023B" w:rsidRPr="003B023B" w:rsidRDefault="003B023B" w:rsidP="004970BF">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:outlineLvl w:val="2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003B023B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>фтизиатрия высшая от 21.03.2018</w:t>
+              <w:t xml:space="preserve">фтизиатрия </w:t>
+            </w:r>
+            <w:r w:rsidR="004970BF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">первая </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003B023B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">от </w:t>
+            </w:r>
+            <w:r w:rsidR="00C92387">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>27</w:t>
+            </w:r>
+            <w:r w:rsidR="004970BF" w:rsidRPr="004970BF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>.01.2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2654" w:type="dxa"/>
+            <w:tcW w:w="2087" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="003B023B" w:rsidRPr="003B023B" w:rsidRDefault="003B023B" w:rsidP="003B023B">
-[...17 lines deleted...]
-              <w:t>фтизиатрия 0316240705621 от 23.05.2017</w:t>
+          <w:p w:rsidR="009B0AD3" w:rsidRDefault="006F15A5" w:rsidP="009B0AD3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:outlineLvl w:val="2"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>э</w:t>
+            </w:r>
+            <w:r w:rsidR="009B0AD3" w:rsidRPr="0098093A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>пидемиология и профилактика инфекций, связанных с оказанием медицинской помощи</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="009B0AD3" w:rsidRDefault="009B0AD3" w:rsidP="009B0AD3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:outlineLvl w:val="2"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0098093A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>590400068174</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> от </w:t>
+            </w:r>
+            <w:r w:rsidRPr="009B0AD3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>31.01.2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="009B0AD3" w:rsidRDefault="009B0AD3" w:rsidP="003B023B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:outlineLvl w:val="2"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00C92387" w:rsidRDefault="006F15A5" w:rsidP="003B023B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:outlineLvl w:val="2"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>о</w:t>
+            </w:r>
+            <w:r w:rsidR="009B0AD3" w:rsidRPr="009B0AD3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>рганизация здравоохранения и общественное здоровье</w:t>
+            </w:r>
+            <w:r w:rsidR="009B0AD3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidR="009B0AD3" w:rsidRPr="009B0AD3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>590400062851</w:t>
+            </w:r>
+            <w:r w:rsidR="009B0AD3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> от </w:t>
+            </w:r>
+            <w:r w:rsidR="009B0AD3" w:rsidRPr="009B0AD3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>29.07.2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="0098093A" w:rsidRDefault="0098093A" w:rsidP="003B023B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:outlineLvl w:val="2"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="0098093A" w:rsidRDefault="006F15A5" w:rsidP="003B023B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:outlineLvl w:val="2"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ф</w:t>
+            </w:r>
+            <w:r w:rsidR="009B0AD3" w:rsidRPr="009B0AD3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>тизиатрия</w:t>
+            </w:r>
+            <w:r w:rsidR="009B0AD3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidR="009B0AD3" w:rsidRPr="009B0AD3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>590400063635</w:t>
+            </w:r>
+            <w:r w:rsidR="009B0AD3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> от </w:t>
+            </w:r>
+            <w:r w:rsidR="009B0AD3" w:rsidRPr="009B0AD3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>07.06.2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="009B0AD3" w:rsidRDefault="009B0AD3" w:rsidP="003B023B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:outlineLvl w:val="2"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="003B023B" w:rsidRPr="003B023B" w:rsidRDefault="006F15A5" w:rsidP="003B023B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:outlineLvl w:val="2"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>к</w:t>
+            </w:r>
+            <w:r w:rsidR="009B0AD3" w:rsidRPr="009B0AD3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>онтроль качества медицинской помощи</w:t>
+            </w:r>
+            <w:r w:rsidR="009B0AD3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidR="009B0AD3" w:rsidRPr="009B0AD3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>592427040273</w:t>
+            </w:r>
+            <w:r w:rsidR="009B0AD3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> от </w:t>
+            </w:r>
+            <w:r w:rsidR="009B0AD3" w:rsidRPr="009B0AD3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>06.02.2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003B023B" w:rsidRPr="003B023B" w:rsidTr="003B023B">
+      <w:tr w:rsidR="003B023B" w:rsidRPr="003B023B" w:rsidTr="00495549">
         <w:trPr>
           <w:trHeight w:val="510"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="316" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="003B023B" w:rsidRPr="003B023B" w:rsidRDefault="003B023B" w:rsidP="003B023B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
@@ -865,958 +2268,1135 @@
           </w:tcPr>
           <w:p w:rsidR="003B023B" w:rsidRPr="003B023B" w:rsidRDefault="003B023B" w:rsidP="003B023B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="003B023B" w:rsidRPr="003B023B" w:rsidRDefault="003B023B" w:rsidP="003B023B">
-[...17 lines deleted...]
-              <w:t>Пермское базовое медицинское училище, 30.06.1990</w:t>
+          <w:p w:rsidR="003B023B" w:rsidRPr="003B023B" w:rsidRDefault="006E6A61" w:rsidP="003B023B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:outlineLvl w:val="2"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006E6A61">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Пермский государственный медицинский университет им. академика Е. А. Вагнера</w:t>
+            </w:r>
+            <w:r w:rsidR="003B023B" w:rsidRPr="003B023B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidR="004970BF" w:rsidRPr="004970BF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>01.08.2016</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="003B023B" w:rsidRPr="003B023B" w:rsidRDefault="003B023B" w:rsidP="003B023B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:outlineLvl w:val="2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003B023B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
+            <w:r w:rsidR="0098093A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>и</w:t>
+            </w:r>
+            <w:r w:rsidR="006E6A61" w:rsidRPr="006E6A61">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>нтернатура</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="003B023B" w:rsidRPr="003B023B" w:rsidRDefault="003B023B" w:rsidP="003B023B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:outlineLvl w:val="2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003B023B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
+            <w:r w:rsidR="0098093A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ф</w:t>
+            </w:r>
+            <w:r w:rsidR="006E6A61" w:rsidRPr="006E6A61">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>тизиатрия</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2977" w:type="dxa"/>
+            <w:tcW w:w="3402" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="003B023B" w:rsidRPr="003B023B" w:rsidRDefault="003B023B" w:rsidP="003B023B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcW w:w="1276" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="003B023B" w:rsidRPr="003B023B" w:rsidRDefault="003B023B" w:rsidP="003B023B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2654" w:type="dxa"/>
+            <w:tcW w:w="2087" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="003B023B" w:rsidRPr="003B023B" w:rsidRDefault="003B023B" w:rsidP="003B023B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003B023B" w:rsidRPr="003B023B" w:rsidTr="003B023B">
+      <w:tr w:rsidR="004970BF" w:rsidRPr="003B023B" w:rsidTr="00495549">
         <w:trPr>
           <w:trHeight w:val="765"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="316" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="003B023B" w:rsidRPr="003B023B" w:rsidRDefault="003B023B" w:rsidP="003B023B">
+          <w:p w:rsidR="004970BF" w:rsidRPr="003B023B" w:rsidRDefault="004970BF" w:rsidP="003B023B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:outlineLvl w:val="2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003B023B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1117" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="003B023B" w:rsidRPr="003B023B" w:rsidRDefault="003B023B" w:rsidP="003B023B">
+          <w:p w:rsidR="004970BF" w:rsidRPr="003B023B" w:rsidRDefault="004970BF" w:rsidP="00E6003E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:outlineLvl w:val="2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003B023B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>Кукушкина Ирина Павловна</w:t>
+              <w:t>Смирнова Светлана Викторовна</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="003B023B" w:rsidRPr="003B023B" w:rsidRDefault="003B023B" w:rsidP="003B023B">
+          <w:p w:rsidR="004970BF" w:rsidRPr="003B023B" w:rsidRDefault="004970BF" w:rsidP="00E6003E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:outlineLvl w:val="2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003B023B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>Медицинская сестра диетическая</w:t>
+              <w:t>Медицинская сестра по физиотерапии</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="003B023B" w:rsidRPr="003B023B" w:rsidRDefault="003B023B" w:rsidP="003B023B">
+          <w:p w:rsidR="004970BF" w:rsidRPr="003B023B" w:rsidRDefault="004970BF" w:rsidP="00E6003E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:outlineLvl w:val="2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003B023B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>Пермский государственный медицинский институт, 29.06.1980</w:t>
+              <w:t>Пермское городское медицинское училище №2, 01.07.1992</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="003B023B" w:rsidRPr="003B023B" w:rsidRDefault="003B023B" w:rsidP="003B023B">
+          <w:p w:rsidR="004970BF" w:rsidRPr="003B023B" w:rsidRDefault="004970BF" w:rsidP="00E6003E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:outlineLvl w:val="2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003B023B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>медико-профилактический</w:t>
+              <w:t>сестринское дело</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="003B023B" w:rsidRPr="003B023B" w:rsidRDefault="003B023B" w:rsidP="003B023B">
-[...28 lines deleted...]
-              <w:t>демиология</w:t>
+          <w:p w:rsidR="004970BF" w:rsidRPr="003B023B" w:rsidRDefault="0098093A" w:rsidP="00E6003E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:outlineLvl w:val="2"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>с</w:t>
+            </w:r>
+            <w:r w:rsidR="004970BF" w:rsidRPr="003B023B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>естринское дело</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2977" w:type="dxa"/>
+            <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="003B023B" w:rsidRPr="003B023B" w:rsidRDefault="003B023B" w:rsidP="003B023B">
-[...9 lines deleted...]
-            </w:pPr>
+          <w:p w:rsidR="000C496A" w:rsidRDefault="000C496A" w:rsidP="00E6003E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:outlineLvl w:val="2"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000C496A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Среднее профессиональное образование</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000C496A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>01.07.1992</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000C496A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>медицинс</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>к</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000C496A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ая сестра</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="000C496A" w:rsidRDefault="000C496A" w:rsidP="00E6003E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:outlineLvl w:val="2"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="000C496A" w:rsidRDefault="000C496A" w:rsidP="00E6003E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:outlineLvl w:val="2"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ЧОУ ДПО</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002D4A03">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> "Учебный центр Медицинские профессионалы"</w:t>
+            </w:r>
             <w:r w:rsidRPr="003B023B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>АНО ДПО "Пермский институт повышения квалификации работников здравоохранения", 31.03.2017, диетология</w:t>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002D4A03">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>15.04.2024</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003B023B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002D4A03">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Медицинская сестра</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="000C496A" w:rsidRDefault="000C496A" w:rsidP="00E6003E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:outlineLvl w:val="2"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="002D4A03" w:rsidRDefault="002D4A03" w:rsidP="00E6003E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:outlineLvl w:val="2"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002D4A03">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ЧОУ ДПО " Учебный центр "Медицинские профессионалы"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002D4A03">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>18.11.2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002D4A03">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>медицинская сестра по физиотерапии</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="004970BF" w:rsidRPr="003B023B" w:rsidRDefault="004970BF" w:rsidP="000C496A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:outlineLvl w:val="2"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003B023B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="003B023B" w:rsidRPr="003B023B" w:rsidRDefault="003B023B" w:rsidP="003B023B">
+          <w:p w:rsidR="006847E1" w:rsidRDefault="006847E1" w:rsidP="00E6003E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:outlineLvl w:val="2"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="006847E1" w:rsidRDefault="006847E1" w:rsidP="00E6003E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:outlineLvl w:val="2"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>физиотерапия высшая от 14.06.2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="004970BF" w:rsidRPr="003B023B" w:rsidRDefault="004970BF" w:rsidP="006847E1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:outlineLvl w:val="2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003B023B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>нет</w:t>
+              <w:t xml:space="preserve">сестринское дело в педиатрии от </w:t>
+            </w:r>
+            <w:r w:rsidR="006847E1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>24.12.2024</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2654" w:type="dxa"/>
+            <w:tcW w:w="2087" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="003B023B" w:rsidRPr="003B023B" w:rsidRDefault="003B023B" w:rsidP="003B023B">
-[...9 lines deleted...]
-            </w:pPr>
+          <w:p w:rsidR="000C496A" w:rsidRDefault="000C496A" w:rsidP="00E6003E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:outlineLvl w:val="2"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>с</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000C496A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>естринское дело</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="000C496A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>СТ</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000C496A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>130968</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000C496A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>01.07.1992</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="006F15A5" w:rsidRDefault="006F15A5" w:rsidP="00E6003E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:outlineLvl w:val="2"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="000C496A" w:rsidRDefault="000C496A" w:rsidP="00E6003E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:outlineLvl w:val="2"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>с</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006847E1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>естринское дело 592421983874</w:t>
+            </w:r>
             <w:r w:rsidRPr="003B023B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>сестринское дело в педиатрии 1159240945689 от 31.03.2017</w:t>
-[...352 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve"> от </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006847E1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>15.04.2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="006F15A5" w:rsidRDefault="006F15A5" w:rsidP="00E6003E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:outlineLvl w:val="2"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="006847E1" w:rsidRDefault="002D4A03" w:rsidP="00E6003E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:outlineLvl w:val="2"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002D4A03">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>физиотерапия</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002D4A03">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>592425780914</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> от </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002D4A03">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>18.11.2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="004970BF" w:rsidRPr="003B023B" w:rsidRDefault="004970BF" w:rsidP="00E6003E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:outlineLvl w:val="2"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="00055CC3" w:rsidRDefault="00055CC3" w:rsidP="00D11AA5">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1985"/>
           <w:tab w:val="left" w:pos="4536"/>
           <w:tab w:val="left" w:pos="7371"/>
         </w:tabs>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="00055CC3" w:rsidSect="00CA2230">
+    <w:sectPr w:rsidR="00055CC3" w:rsidSect="006D3997">
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
-      <w:pgMar w:top="1701" w:right="4505" w:bottom="850" w:left="1134" w:header="708" w:footer="708" w:gutter="0"/>
+      <w:pgMar w:top="709" w:right="4505" w:bottom="850" w:left="1134" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00504203"/>
     <w:rsid w:val="00055CC3"/>
+    <w:rsid w:val="000C496A"/>
+    <w:rsid w:val="002D4A03"/>
     <w:rsid w:val="003B023B"/>
+    <w:rsid w:val="003B44D0"/>
+    <w:rsid w:val="003C5128"/>
+    <w:rsid w:val="004339BD"/>
+    <w:rsid w:val="00495549"/>
+    <w:rsid w:val="004970BF"/>
     <w:rsid w:val="00504203"/>
+    <w:rsid w:val="006847E1"/>
+    <w:rsid w:val="006D3997"/>
+    <w:rsid w:val="006E6A61"/>
+    <w:rsid w:val="006F15A5"/>
+    <w:rsid w:val="007424C8"/>
     <w:rsid w:val="00745D52"/>
+    <w:rsid w:val="00866FDF"/>
+    <w:rsid w:val="0098093A"/>
+    <w:rsid w:val="009B0AD3"/>
+    <w:rsid w:val="00AC1285"/>
+    <w:rsid w:val="00C92387"/>
     <w:rsid w:val="00CA2230"/>
     <w:rsid w:val="00D11AA5"/>
     <w:rsid w:val="00D629D9"/>
+    <w:rsid w:val="00DA479A"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
 </w:settings>
@@ -2547,55 +4127,67 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-[...1 lines deleted...]
-  <Characters>1540</Characters>
+  <Pages>2</Pages>
+  <Words>425</Words>
+  <Characters>2425</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>12</Lines>
-  <Paragraphs>3</Paragraphs>
+  <Lines>20</Lines>
+  <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Название</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr/>
+    </vt:vector>
+  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1807</CharactersWithSpaces>
+  <CharactersWithSpaces>2845</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title/>
-  <dc:subject/>
   <dc:creator>admin</dc:creator>
-  <cp:keywords/>
-  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>